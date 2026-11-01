--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -13,51 +13,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="22995" windowHeight="14370"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="19">
   <si>
     <t>From the Tournament-Database of Chess-Results https://chess-results.com</t>
   </si>
   <si>
-    <t>Exceldatei generiert am 14.09.2026 15:46:36 Logged on: Gast</t>
+    <t>Exceldatei generiert am 01.11.2026 23:15:11 Logged on: Gast</t>
   </si>
   <si>
     <t>pnr</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>vnr</t>
   </si>
   <si>
     <t>LangBez</t>
   </si>
   <si>
     <t>Bdld</t>
   </si>
   <si>
     <t>Von</t>
   </si>
   <si>
     <t>bis</t>
   </si>